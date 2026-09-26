--- v0 (2026-05-13)
+++ v1 (2026-09-26)
@@ -111,50 +111,60 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="36.00" customWidth="1"/>
+    <col min="2" max="2" width="24.00" customWidth="1"/>
+    <col min="3" max="3" width="27.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="9.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="54.00" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>49.5504688</v>
       </c>
       <c r="G1" s="0">
         <v>17.7348</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>